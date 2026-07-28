--- v0 (2025-10-13)
+++ v1 (2026-07-28)
@@ -1,29 +1,28 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -292,51 +291,51 @@
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId14" roundtripDataSignature="AMtx7mgOxWFIY816e+dAF9I6VoK9kj3xEQ=="/>
+      <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" r:id="rId14" roundtripDataSignature="AMtx7mgOxWFIY816e+dAF9I6VoK9kj3xEQ=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
@@ -345,54 +344,54 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="81" d="100"/>
-          <a:sy n="81" d="100"/>
+          <a:sx n="78" d="100"/>
+          <a:sy n="78" d="100"/>
         </p:scale>
-        <p:origin x="1498" y="53"/>
+        <p:origin x="1594" y="62"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -16562,51 +16561,51 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
@@ -16702,158 +16701,131 @@
               <a:t>Submitted by</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:endParaRPr sz="2800" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="90" name="Google Shape;90;p1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6587400" y="419600"/>
+            <a:off x="6744716" y="281948"/>
             <a:ext cx="2099400" cy="615600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Company Logo or </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Institute Logo</a:t>
             </a:r>
-            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 96"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>